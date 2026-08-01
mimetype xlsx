--- v0 (2026-04-24)
+++ v1 (2026-08-01)
@@ -8,116 +8,112 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://steunpuntkerkenwerk.sharepoint.com/sites/SKWFB/SKW/Arbeidsvoorwaarden - cao - belastingrecht/Arbeidsvoorwaarden Predikant/2026 - rekenmodel/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="3" documentId="8_{7E35CD7F-900D-451C-9C81-786C1E4D22EB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F4873B8C-9005-4E5F-BF6C-29D17FEE1598}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{8487AF42-7260-4D1C-8837-89AD54B27FA3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-23175" yWindow="1080" windowWidth="19200" windowHeight="14115" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-21615" yWindow="675" windowWidth="18150" windowHeight="14640" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Rekenmodel 2026" sheetId="1" r:id="rId1"/>
     <sheet name="Berekeningen" sheetId="4" r:id="rId2"/>
     <sheet name="Traktementstabel 2026" sheetId="2" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Rekenmodel 2026'!$A$1:$C$73</definedName>
   </definedNames>
   <calcPr calcId="191029" fullPrecision="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="G8" i="4" l="1"/>
-[...2 lines deleted...]
-  <c r="C33" i="1" s="1"/>
+  <c r="C33" i="1" l="1"/>
   <c r="B32" i="1"/>
   <c r="C32" i="1" s="1"/>
   <c r="D22" i="4" l="1"/>
   <c r="D21" i="4"/>
   <c r="C21" i="1"/>
   <c r="A17" i="1" l="1"/>
   <c r="C38" i="1" l="1"/>
   <c r="C7" i="1" l="1"/>
   <c r="C63" i="1"/>
   <c r="B63" i="1" s="1"/>
   <c r="A14" i="1"/>
   <c r="B68" i="1"/>
   <c r="B70" i="1"/>
   <c r="B71" i="1" s="1"/>
   <c r="A7" i="1"/>
   <c r="A6" i="1"/>
   <c r="C64" i="1" l="1"/>
   <c r="B64" i="1" s="1"/>
   <c r="B29" i="1" l="1"/>
-  <c r="D9" i="4" s="1"/>
-  <c r="G9" i="4" l="1"/>
+  <c r="D9" i="4" l="1"/>
   <c r="D8" i="4"/>
   <c r="B31" i="1"/>
   <c r="C43" i="1"/>
   <c r="D24" i="4"/>
   <c r="C66" i="1" s="1"/>
   <c r="B66" i="1" s="1"/>
   <c r="D10" i="4" l="1"/>
   <c r="C35" i="1" s="1"/>
   <c r="C40" i="1"/>
   <c r="B40" i="1" s="1"/>
   <c r="D14" i="4"/>
   <c r="D41" i="4"/>
   <c r="C28" i="4"/>
   <c r="C39" i="1" l="1"/>
   <c r="D26" i="4"/>
   <c r="B38" i="1" l="1"/>
   <c r="C42" i="1" l="1"/>
   <c r="B42" i="1" s="1"/>
   <c r="B39" i="1"/>
   <c r="B43" i="1" l="1"/>
   <c r="D13" i="4"/>
   <c r="D15" i="4" s="1"/>
   <c r="D23" i="4" l="1"/>
   <c r="C65" i="1" s="1"/>
   <c r="B35" i="1"/>
@@ -612,50 +608,53 @@
     <r>
       <t xml:space="preserve">In cel B10 wordt het </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Century Gothic"/>
         <family val="2"/>
       </rPr>
       <t>maandelijks uit te betalen bedrag door de kerk</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Century Gothic"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> opgenomen. </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">De penningmeester vult voor 15 januari van het nieuwe kalenderjaar het rekenmodel en en stuurt dat digitaal naar SKW: info@steunpuntkerkenwerk.nl. Met behulp van ingevulde gegevens draagt SKW zorg voor de juiste registratie van PFZW voor die NGK predikanten die bij PFZW zijn opgenomen. </t>
   </si>
   <si>
+    <t>Naam predikant</t>
+  </si>
+  <si>
     <t>Schatting jaarkosten (excl. eventueel kosten ambtswoning eigendom kerk)</t>
   </si>
   <si>
     <t>- voltijds extra i.v.m. hogere woonvergoeding bij eigen woning (oud-GKv)</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <color theme="0"/>
         <rFont val="Century Gothic"/>
         <family val="2"/>
       </rPr>
       <t>C.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="0"/>
         <rFont val="Century Gothic"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Info. pensioenaangifte, in geval van opgave Pensioenfonds Zorg en Welzijn</t>
@@ -940,102 +939,98 @@
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="6" tint="-0.499984740745262"/>
         <rFont val="Century Gothic"/>
         <family val="2"/>
       </rPr>
       <t>groene</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Century Gothic"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> velden in. Ga met "tab-toets" naar het volgende invulveld. Met deze gegevens worden de maand- en jaarbedragen berekend. </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Voltijds grondslag </t>
   </si>
   <si>
+    <t>Voltijds grondslag bij ziekte</t>
+  </si>
+  <si>
     <t>Zie tabblad 'berekeningen', cel D21 naar FTE 100%</t>
   </si>
   <si>
     <t>Zie tabblad 'berekeningen', cel D22 naar FTE 100%</t>
   </si>
   <si>
     <t>Zie tabblad 'berekeningen', cel D23 naar FTE 100%</t>
   </si>
   <si>
     <t>Zie tabblad 'berekeningen', cel D24 naar FTE 100%</t>
   </si>
   <si>
     <t>Zie tabblad 'rekenmodel 2026', cel B32 x 12 x 1,08</t>
   </si>
   <si>
     <t>* vul in cel B18 de bovenmatige jaarlijkse woonvergoeding in (stel bij voorbeeldbedragen hiervoor: Eur. 375).</t>
   </si>
   <si>
     <t>Traktementstabel 2026</t>
   </si>
   <si>
     <t>Overig bijv.: belastingadviseur € 550, supervisietraject € 500, nascholing € 2.000</t>
   </si>
   <si>
     <t xml:space="preserve">   * ga in cel C35 na wat het standaard berekend jaarbedrag is voor "inhouding pastorie"; stel Eur. 7.000;</t>
   </si>
   <si>
     <t xml:space="preserve">Dit bedrag verhoogt ook het maandelijks vakantiegeld (uit te betalen in mei) en event. de inhouding voor pastorie. </t>
   </si>
   <si>
     <t>Dit bedrag verhoogt NIET het maandelijks vakantiegeld, wel event. de inhouding voor de pastorie.</t>
   </si>
   <si>
     <t>Dit verhoogt vakantietoeslag</t>
   </si>
   <si>
-    <t>Voltijds grondslag bij (deel-)ziekte</t>
-[...5 lines deleted...]
-    <t>predikant</t>
+    <t>Rekenmodel d.d. 2 juli 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
+  <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
-    <numFmt numFmtId="165" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="34" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Courier New"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Century Gothic"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Century Gothic"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Century Gothic"/>
       <family val="2"/>
     </font>
     <font>
@@ -1806,51 +1801,51 @@
       <bottom style="medium">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color theme="0"/>
       </left>
       <right/>
       <top style="medium">
         <color theme="0"/>
       </top>
       <bottom style="medium">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="15" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="162">
+  <cellXfs count="161">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
@@ -2198,93 +2193,90 @@
     </xf>
     <xf numFmtId="4" fontId="7" fillId="7" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="9" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="9" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="9" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="22" fillId="9" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="7" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="21" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="9" fontId="1" fillId="21" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="4" fontId="15" fillId="6" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="6" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="6" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="20" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="9" fontId="6" fillId="7" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="4" fontId="7" fillId="7" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="22" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="10" fontId="1" fillId="21" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...9 lines deleted...]
-    </xf>
     <xf numFmtId="4" fontId="11" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="14" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="19" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Normaal" xfId="3" xr:uid="{44E09C3B-FC38-4E65-879A-C75AA3443FC7}"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
@@ -3071,1013 +3063,1012 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:G73"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A35" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="F37" sqref="F37"/>
+      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.69921875" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="64.8984375" style="3" customWidth="1"/>
     <col min="2" max="2" width="16.796875" style="3" customWidth="1"/>
     <col min="3" max="3" width="23.8984375" style="3" customWidth="1"/>
     <col min="4" max="4" width="8.19921875" style="13" customWidth="1"/>
     <col min="5" max="5" width="7.69921875" style="3" customWidth="1"/>
     <col min="6" max="6" width="102.19921875" style="3" customWidth="1"/>
     <col min="7" max="7" width="13" style="3" customWidth="1"/>
     <col min="8" max="16384" width="12.69921875" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="72" t="s">
         <v>118</v>
       </c>
       <c r="B1" s="125">
         <v>2026</v>
       </c>
       <c r="C1" s="43"/>
       <c r="E1" s="101"/>
       <c r="F1" s="102"/>
       <c r="G1" s="101"/>
     </row>
     <row r="2" spans="1:7" ht="29.4" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="155" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="156"/>
+      <c r="A2" s="154" t="s">
+        <v>181</v>
+      </c>
+      <c r="B2" s="155"/>
       <c r="C2" s="43"/>
       <c r="E2" s="101" t="s">
         <v>54</v>
       </c>
       <c r="F2" s="102" t="s">
         <v>97</v>
       </c>
       <c r="G2" s="103"/>
     </row>
     <row r="3" spans="1:7" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="76" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="76" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="43" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="73" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="19.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="75" t="s">
         <v>53</v>
       </c>
       <c r="B4" s="133"/>
       <c r="C4" s="75"/>
       <c r="D4" s="14"/>
       <c r="E4" s="107" t="s">
         <v>74</v>
       </c>
       <c r="F4" s="108" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="G4" s="109"/>
     </row>
     <row r="5" spans="1:7" ht="19.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="76" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="134" t="s">
-        <v>196</v>
+        <v>122</v>
       </c>
       <c r="C5" s="75"/>
       <c r="D5" s="14"/>
       <c r="E5" s="69"/>
       <c r="F5" s="2" t="s">
         <v>106</v>
       </c>
       <c r="G5" s="70"/>
     </row>
     <row r="6" spans="1:7" ht="19.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="14" t="str">
         <f>"Inschaling op basis van aantal leden per predikant vanaf januari "&amp;B1</f>
         <v>Inschaling op basis van aantal leden per predikant vanaf januari 2026</v>
       </c>
       <c r="B6" s="80" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="63"/>
       <c r="D6" s="14"/>
       <c r="E6" s="69"/>
       <c r="F6" s="2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="G6" s="70"/>
     </row>
     <row r="7" spans="1:7" s="2" customFormat="1" ht="19.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="75" t="str">
         <f>"Trede traktementsschaal "&amp;B1</f>
         <v>Trede traktementsschaal 2026</v>
       </c>
       <c r="B7" s="52">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C7" s="64" t="str">
         <f>IF(B7=21,"     Trede 21 is vervallen, kies 20",IF(B7=22,"     Trede 22 is vervallen, kies 20",IF(B7=23,"     Trede 23 is vervallen, kies 20","  ")))</f>
         <v xml:space="preserve">  </v>
       </c>
       <c r="D7" s="14"/>
       <c r="E7" s="69"/>
       <c r="F7" s="2" t="s">
         <v>120</v>
       </c>
       <c r="G7" s="70"/>
     </row>
     <row r="8" spans="1:7" s="2" customFormat="1" ht="19.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="75" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="153">
-        <v>1</v>
+      <c r="B8" s="151">
+        <v>0.8</v>
       </c>
       <c r="C8" s="43"/>
       <c r="D8" s="14"/>
       <c r="E8" s="69"/>
       <c r="F8" s="110" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="G8" s="71"/>
     </row>
     <row r="9" spans="1:7" s="2" customFormat="1" ht="19.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="77" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B9" s="74"/>
       <c r="C9" s="43"/>
       <c r="D9" s="14"/>
       <c r="E9" s="107" t="s">
         <v>75</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>104</v>
       </c>
       <c r="G9" s="70"/>
     </row>
     <row r="10" spans="1:7" s="2" customFormat="1" ht="19.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="75" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="B10" s="150">
+        <v>154</v>
+      </c>
+      <c r="B10" s="152">
         <v>0</v>
       </c>
       <c r="C10" s="43" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="D10" s="14"/>
       <c r="E10" s="69"/>
       <c r="F10" s="2" t="s">
         <v>105</v>
       </c>
       <c r="G10" s="70"/>
     </row>
     <row r="11" spans="1:7" s="2" customFormat="1" ht="19.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="75" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="B11" s="150">
+        <v>166</v>
+      </c>
+      <c r="B11" s="152">
         <v>0</v>
       </c>
       <c r="C11" s="43" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D11" s="14"/>
       <c r="E11" s="69"/>
       <c r="F11" s="2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="G11" s="70"/>
     </row>
     <row r="12" spans="1:7" s="2" customFormat="1" ht="19.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="77" t="s">
         <v>102</v>
       </c>
       <c r="B12" s="63"/>
       <c r="C12" s="63"/>
       <c r="D12" s="14"/>
       <c r="E12" s="69"/>
       <c r="F12" s="2" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="G12" s="70"/>
     </row>
     <row r="13" spans="1:7" s="2" customFormat="1" ht="19.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="75" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B13" s="139" t="s">
         <v>6</v>
       </c>
-      <c r="C13" s="144" t="s">
-        <v>144</v>
+      <c r="C13" s="145" t="s">
+        <v>145</v>
       </c>
       <c r="D13" s="14"/>
       <c r="E13" s="107" t="s">
         <v>76</v>
       </c>
       <c r="F13" s="46" t="s">
         <v>116</v>
       </c>
       <c r="G13" s="47"/>
     </row>
     <row r="14" spans="1:7" s="2" customFormat="1" ht="19.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="75" t="str">
         <f>"     WOZ-waarde ambtswoning per 1-1-"&amp;B1-2&amp;" (zie aanslag "&amp;B1-"1"&amp;")"</f>
         <v xml:space="preserve">     WOZ-waarde ambtswoning per 1-1-2024 (zie aanslag 2025)</v>
       </c>
       <c r="B14" s="32">
-        <v>500000</v>
-[...1 lines deleted...]
-      <c r="C14" s="144" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="145" t="s">
         <v>115</v>
       </c>
       <c r="D14" s="14"/>
       <c r="E14" s="33"/>
       <c r="F14" s="110" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="G14" s="111"/>
     </row>
     <row r="15" spans="1:7" s="2" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="75"/>
       <c r="B15" s="63"/>
       <c r="C15" s="75"/>
       <c r="D15" s="68"/>
       <c r="E15" s="107" t="s">
         <v>77</v>
       </c>
       <c r="F15" s="46" t="s">
         <v>119</v>
       </c>
       <c r="G15" s="47"/>
     </row>
     <row r="16" spans="1:7" s="2" customFormat="1" ht="19.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="75" t="s">
         <v>72</v>
       </c>
       <c r="B16" s="139" t="s">
         <v>6</v>
       </c>
-      <c r="C16" s="145" t="s">
-        <v>145</v>
+      <c r="C16" s="146" t="s">
+        <v>146</v>
       </c>
       <c r="D16" s="14"/>
       <c r="E16" s="112"/>
       <c r="F16" s="113" t="s">
         <v>92</v>
       </c>
       <c r="G16" s="48"/>
     </row>
     <row r="17" spans="1:7" s="2" customFormat="1" ht="19.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="75" t="str">
         <f>"     WOZ-waarde eigen woning per 1-1-"&amp;B1-2&amp;" (zie aanslag "&amp;B1-"1"&amp;")"</f>
         <v xml:space="preserve">     WOZ-waarde eigen woning per 1-1-2024 (zie aanslag 2025)</v>
       </c>
       <c r="B17" s="32">
         <v>500000</v>
       </c>
-      <c r="C17" s="145" t="s">
-        <v>142</v>
+      <c r="C17" s="146" t="s">
+        <v>143</v>
       </c>
       <c r="D17" s="14"/>
       <c r="E17" s="112"/>
       <c r="F17" s="113" t="s">
         <v>93</v>
       </c>
       <c r="G17" s="48"/>
     </row>
     <row r="18" spans="1:7" s="2" customFormat="1" ht="19.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="75" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B18" s="32">
         <v>0</v>
       </c>
       <c r="C18" s="75"/>
       <c r="D18" s="14"/>
       <c r="E18" s="112"/>
       <c r="F18" s="113" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="G18" s="48"/>
     </row>
     <row r="19" spans="1:7" s="2" customFormat="1" ht="16.8" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="141" t="s">
-[...2 lines deleted...]
-      <c r="B19" s="143"/>
+      <c r="A19" s="142" t="s">
+        <v>151</v>
+      </c>
+      <c r="B19" s="144"/>
       <c r="C19" s="75"/>
       <c r="D19" s="14"/>
       <c r="E19" s="112"/>
       <c r="F19" s="113" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="G19" s="48"/>
     </row>
     <row r="20" spans="1:7" s="2" customFormat="1" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="142" t="s">
-        <v>155</v>
+      <c r="A20" s="143" t="s">
+        <v>156</v>
       </c>
       <c r="B20" s="140" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="75"/>
       <c r="D20" s="14"/>
       <c r="E20" s="112"/>
       <c r="F20" s="113" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="G20" s="48"/>
     </row>
     <row r="21" spans="1:7" s="2" customFormat="1" ht="19.8" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="142" t="s">
-[...2 lines deleted...]
-      <c r="B21" s="152">
+      <c r="A21" s="143" t="s">
+        <v>157</v>
+      </c>
+      <c r="B21" s="141">
         <v>0</v>
       </c>
-      <c r="C21" s="145" t="str">
+      <c r="C21" s="146" t="str">
         <f>IF(AND(B20="ja",B21=0),"Vul in percentage ziek"," ")</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="D21" s="14"/>
       <c r="E21" s="112"/>
       <c r="F21" s="113" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="G21" s="48"/>
     </row>
     <row r="22" spans="1:7" s="2" customFormat="1" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="77" t="s">
         <v>107</v>
       </c>
       <c r="B22" s="74"/>
       <c r="C22" s="75"/>
       <c r="D22" s="14"/>
       <c r="E22" s="112"/>
       <c r="F22" s="113" t="s">
         <v>94</v>
       </c>
       <c r="G22" s="48"/>
     </row>
     <row r="23" spans="1:7" s="2" customFormat="1" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="75" t="s">
         <v>58</v>
       </c>
       <c r="B23" s="32">
         <v>0</v>
       </c>
       <c r="C23" s="50" t="s">
         <v>79</v>
       </c>
       <c r="D23" s="14"/>
       <c r="E23" s="112"/>
       <c r="F23" s="113" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="G23" s="48"/>
     </row>
     <row r="24" spans="1:7" s="2" customFormat="1" ht="19.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="75" t="s">
         <v>59</v>
       </c>
       <c r="B24" s="32"/>
       <c r="C24" s="50" t="s">
         <v>79</v>
       </c>
       <c r="D24" s="14"/>
       <c r="E24" s="112"/>
       <c r="F24" s="113" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="G24" s="48"/>
     </row>
     <row r="25" spans="1:7" s="2" customFormat="1" ht="19.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="75" t="s">
         <v>63</v>
       </c>
       <c r="B25" s="124"/>
       <c r="C25" s="123"/>
       <c r="D25" s="14"/>
       <c r="E25" s="107" t="s">
         <v>103</v>
       </c>
       <c r="F25" s="46" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G25" s="47"/>
     </row>
     <row r="26" spans="1:7" s="2" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="75"/>
       <c r="B26" s="82"/>
       <c r="C26" s="75"/>
       <c r="D26" s="14"/>
       <c r="E26" s="112"/>
       <c r="F26" s="2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G26" s="48"/>
     </row>
     <row r="27" spans="1:7" s="2" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="120" t="s">
         <v>110</v>
       </c>
       <c r="B27" s="83"/>
       <c r="C27" s="84"/>
       <c r="D27" s="14"/>
       <c r="E27" s="112"/>
       <c r="F27" s="110" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="G27" s="111"/>
     </row>
     <row r="28" spans="1:7" s="2" customFormat="1" ht="19.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="86" t="s">
         <v>85</v>
       </c>
       <c r="C28" s="85" t="s">
         <v>86</v>
       </c>
       <c r="D28" s="16"/>
       <c r="E28" s="107" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="G28" s="149"/>
+        <v>148</v>
+      </c>
+      <c r="G28" s="150"/>
     </row>
     <row r="29" spans="1:7" s="15" customFormat="1" ht="19.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="81" t="s">
         <v>117</v>
       </c>
       <c r="B29" s="89">
         <f ca="1">OFFSET('Traktementstabel 2026'!A5,B7,MATCH(B6,Berekeningen!A43:A44,0))</f>
-        <v>5360</v>
+        <v>5255</v>
       </c>
       <c r="C29" s="81"/>
       <c r="D29" s="13"/>
       <c r="E29" s="112"/>
       <c r="F29" s="110" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="G29" s="111"/>
     </row>
     <row r="30" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="88"/>
       <c r="B30" s="88"/>
       <c r="C30" s="79"/>
       <c r="E30" s="119" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="F30" s="45" t="s">
         <v>65</v>
       </c>
       <c r="G30" s="49">
         <v>3180</v>
       </c>
     </row>
     <row r="31" spans="1:7" ht="19.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="79" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B31" s="79">
         <f ca="1">IF(B20="nee",B29*B8,+(B29*(B8*(1-B21)))+(B29*B21*B8*0.8))</f>
-        <v>5360</v>
+        <v>4204</v>
       </c>
       <c r="C31" s="137">
         <f ca="1">B31*12</f>
-        <v>64320</v>
+        <v>50448</v>
       </c>
       <c r="E31" s="119" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F31" s="44" t="s">
         <v>64</v>
       </c>
       <c r="G31" s="51"/>
     </row>
     <row r="32" spans="1:7" ht="19.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="79" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B32" s="79">
         <f>IF(B20="nee",B10,(B10*0.8)+(((B10*0.2)*(1-B21))))</f>
         <v>0</v>
       </c>
       <c r="C32" s="79">
         <f>B32*12</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:4" ht="19.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="79" t="s">
         <v>60</v>
       </c>
       <c r="B33" s="79">
-        <f>IF(B20="nee",B11,(B11*0.8)+(((B11*0.2)*(1-B21))))</f>
         <v>0</v>
       </c>
       <c r="C33" s="79">
         <f>B33*12</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:4" ht="19.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="79" t="s">
         <v>88</v>
       </c>
       <c r="B34" s="79">
         <f ca="1">C34/12</f>
-        <v>-448.77</v>
+        <v>-349.65</v>
       </c>
       <c r="C34" s="79">
         <f ca="1">-Berekeningen!D30</f>
-        <v>-5385.24</v>
+        <v>-4195.8500000000004</v>
       </c>
     </row>
     <row r="35" spans="1:4" ht="19.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="90" t="s">
         <v>89</v>
       </c>
       <c r="B35" s="90">
         <f ca="1">C35/12</f>
-        <v>-694.66</v>
+        <v>-681.05</v>
       </c>
       <c r="C35" s="79">
         <f ca="1">-IF(B13="ja",0.12*(Berekeningen!D10),0)</f>
-        <v>-8335.8700000000008</v>
+        <v>-8172.58</v>
       </c>
     </row>
     <row r="36" spans="1:4" ht="19.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="87" t="s">
         <v>108</v>
       </c>
       <c r="B36" s="87">
         <f ca="1">C36/12</f>
-        <v>4216.57</v>
+        <v>3173.3</v>
       </c>
       <c r="C36" s="87">
         <f ca="1">SUM(C31:C35)</f>
-        <v>50598.89</v>
+        <v>38079.57</v>
       </c>
     </row>
     <row r="37" spans="1:4" ht="19.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="92" t="s">
         <v>7</v>
       </c>
       <c r="B37" s="92">
         <f ca="1">C37/12</f>
-        <v>325.74</v>
+        <v>255.63</v>
       </c>
       <c r="C37" s="79">
         <f ca="1">Berekeningen!D37</f>
-        <v>3908.9</v>
+        <v>3067.57</v>
       </c>
     </row>
     <row r="38" spans="1:4" ht="19.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="79" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B38" s="79">
         <f t="shared" ref="B38:B40" si="0">C38/12</f>
-        <v>265</v>
+        <v>238.5</v>
       </c>
       <c r="C38" s="79">
         <f>IF(B20="nee",('Rekenmodel 2026'!G30*0.5)+('Rekenmodel 2026'!G30*0.5*'Rekenmodel 2026'!B8),('Rekenmodel 2026'!G30*0.5)+('Rekenmodel 2026'!G30*0.5*(1-B21)*'Rekenmodel 2026'!B8))</f>
-        <v>3180</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="39" spans="1:4" ht="19.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="79" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B39" s="79">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="C39" s="79">
         <f>Berekeningen!D41</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:4" ht="19.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="88" t="s">
         <v>62</v>
       </c>
       <c r="B40" s="88">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="C40" s="79">
         <f>IF(B13="nee",B18,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:4" ht="19.8" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="94" t="s">
         <v>109</v>
       </c>
       <c r="B41" s="95">
         <f ca="1">SUM(B36:B40)</f>
-        <v>4807.3100000000004</v>
+        <v>3667.43</v>
       </c>
       <c r="C41" s="96">
         <f ca="1">SUM(C36:C40)</f>
-        <v>57687.79</v>
+        <v>44009.14</v>
       </c>
     </row>
     <row r="42" spans="1:4" ht="19.8" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A42" s="79" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B42" s="79">
         <f t="shared" ref="B42:B43" si="1">C42/12</f>
         <v>0</v>
       </c>
       <c r="C42" s="79">
         <f>0.35*B23</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:4" ht="19.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="79" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B43" s="79">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="C43" s="79">
         <f>0.19*B24</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:4" ht="19.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="81" t="s">
         <v>112</v>
       </c>
       <c r="B44" s="136">
         <f ca="1">SUM(B41:B43)</f>
-        <v>4807.3100000000004</v>
+        <v>3667.43</v>
       </c>
       <c r="C44" s="136">
         <f ca="1">SUM(C41:C43)</f>
-        <v>57687.79</v>
+        <v>44009.14</v>
       </c>
     </row>
     <row r="45" spans="1:4" ht="31.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="93" t="s">
         <v>100</v>
       </c>
       <c r="B45" s="79"/>
       <c r="C45" s="81">
         <f ca="1">8%*(C31+C32)</f>
-        <v>5145.6000000000004</v>
+        <v>4035.84</v>
       </c>
     </row>
     <row r="46" spans="1:4" ht="19.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="97" t="s">
         <v>101</v>
       </c>
       <c r="B46" s="98"/>
       <c r="C46" s="91">
         <f ca="1">SUM(C44:C45)</f>
-        <v>62833.39</v>
+        <v>48044.98</v>
       </c>
     </row>
     <row r="47" spans="1:4" ht="19.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D47" s="34"/>
     </row>
     <row r="48" spans="1:4" ht="25.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="100" t="s">
         <v>111</v>
       </c>
       <c r="B48" s="78"/>
       <c r="C48" s="131" t="s">
         <v>86</v>
       </c>
       <c r="D48" s="34"/>
     </row>
     <row r="49" spans="1:4" ht="19.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="104" t="s">
         <v>113</v>
       </c>
       <c r="B49" s="105"/>
       <c r="C49" s="106"/>
       <c r="D49" s="34"/>
     </row>
     <row r="50" spans="1:4" ht="19.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="79" t="s">
         <v>8</v>
       </c>
       <c r="B50" s="79"/>
       <c r="C50" s="126">
         <f ca="1">C46</f>
-        <v>62833</v>
+        <v>48045</v>
       </c>
       <c r="D50" s="31"/>
     </row>
     <row r="51" spans="1:4" ht="19.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="79" t="s">
         <v>49</v>
       </c>
       <c r="B51" s="79"/>
       <c r="C51" s="126">
         <f ca="1">-C34/0.4</f>
-        <v>13463</v>
+        <v>10490</v>
       </c>
       <c r="D51" s="31"/>
     </row>
     <row r="52" spans="1:4" ht="19.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="79" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B52" s="79"/>
       <c r="C52" s="126">
         <v>3050</v>
       </c>
       <c r="D52" s="31"/>
     </row>
     <row r="53" spans="1:4" ht="19.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="81" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B53" s="79"/>
       <c r="C53" s="127">
         <f ca="1">SUM(C50:C52)</f>
-        <v>79346</v>
+        <v>61585</v>
       </c>
       <c r="D53" s="31"/>
     </row>
     <row r="54" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B54" s="99"/>
       <c r="C54" s="128"/>
     </row>
     <row r="55" spans="1:4" ht="22.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="104" t="s">
         <v>114</v>
       </c>
       <c r="B55" s="105"/>
       <c r="C55" s="129"/>
     </row>
     <row r="56" spans="1:4" ht="19.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="79" t="s">
         <v>8</v>
       </c>
       <c r="B56" s="79"/>
       <c r="C56" s="126">
         <f ca="1">C46</f>
-        <v>62833</v>
+        <v>48045</v>
       </c>
     </row>
     <row r="57" spans="1:4" ht="19.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="79" t="s">
         <v>95</v>
       </c>
       <c r="B57" s="79"/>
       <c r="C57" s="130" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="58" spans="1:4" ht="19.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="79" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B58" s="79"/>
       <c r="C58" s="126">
         <v>3050</v>
       </c>
     </row>
     <row r="59" spans="1:4" ht="19.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="81" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B59" s="81"/>
       <c r="C59" s="127">
         <f ca="1">SUM(C56:C58)</f>
-        <v>65883</v>
+        <v>51095</v>
       </c>
     </row>
     <row r="60" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A60" s="157" t="s">
-[...2 lines deleted...]
-      <c r="B60" s="158"/>
+      <c r="A60" s="156" t="s">
+        <v>125</v>
+      </c>
+      <c r="B60" s="157"/>
       <c r="C60" s="115"/>
       <c r="D60" s="41"/>
     </row>
     <row r="61" spans="1:4" ht="59.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="116" t="s">
         <v>121</v>
       </c>
       <c r="B61" s="117" t="s">
         <v>85</v>
       </c>
       <c r="C61" s="118" t="s">
         <v>86</v>
       </c>
       <c r="D61" s="41"/>
     </row>
     <row r="62" spans="1:4" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="79" t="s">
         <v>82</v>
       </c>
       <c r="B62" s="79">
         <f ca="1">C62/12</f>
-        <v>5788.8</v>
+        <v>5675.4</v>
       </c>
       <c r="C62" s="79">
         <f ca="1">(C31*1.08)/B8</f>
-        <v>69465.600000000006</v>
+        <v>68104.800000000003</v>
       </c>
       <c r="D62" s="114" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
     </row>
     <row r="63" spans="1:4" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="135" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B63" s="79">
         <f>C63/12</f>
         <v>0</v>
       </c>
       <c r="C63" s="79">
         <f>Berekeningen!D21/'Rekenmodel 2026'!$B$8</f>
         <v>0</v>
       </c>
       <c r="D63" s="114" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
     </row>
     <row r="64" spans="1:4" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="79" t="s">
         <v>80</v>
       </c>
       <c r="B64" s="79">
         <f>C64/12</f>
         <v>0</v>
       </c>
       <c r="C64" s="79">
         <f>Berekeningen!D22/'Rekenmodel 2026'!$B$8</f>
         <v>0</v>
       </c>
       <c r="D64" s="114" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="65" spans="1:4" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="79" t="s">
         <v>81</v>
       </c>
       <c r="B65" s="79">
         <f ca="1">C65/12</f>
         <v>0</v>
       </c>
       <c r="C65" s="79">
-        <f ca="1">Berekeningen!D23</f>
+        <f ca="1">Berekeningen!D23/'Rekenmodel 2026'!$B$8</f>
         <v>0</v>
       </c>
       <c r="D65" s="114" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
     </row>
     <row r="66" spans="1:4" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="135" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B66" s="79">
         <f>C66/12</f>
         <v>0</v>
       </c>
       <c r="C66" s="79">
         <f>Berekeningen!D24/'Rekenmodel 2026'!$B$8</f>
         <v>0</v>
       </c>
       <c r="D66" s="114" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:4" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="81" t="s">
         <v>48</v>
       </c>
       <c r="B67" s="81">
         <f ca="1">SUM(B62:B66)</f>
-        <v>5788.8</v>
+        <v>5675.4</v>
       </c>
       <c r="C67" s="81">
         <f ca="1">ROUNDUP(SUM(C62:C66),0)</f>
-        <v>69466</v>
+        <v>68105</v>
       </c>
       <c r="D67" s="34"/>
     </row>
     <row r="68" spans="1:4" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="79" t="s">
         <v>5</v>
       </c>
       <c r="B68" s="132">
         <f>'Rekenmodel 2026'!B8</f>
-        <v>1</v>
+        <v>0.8</v>
       </c>
       <c r="C68" s="79"/>
       <c r="D68" s="34"/>
     </row>
     <row r="69" spans="1:4" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="79" t="s">
         <v>9</v>
       </c>
       <c r="B69" s="79">
         <v>40</v>
       </c>
       <c r="C69" s="79"/>
       <c r="D69" s="34"/>
     </row>
     <row r="70" spans="1:4" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="79" t="s">
         <v>10</v>
       </c>
       <c r="B70" s="79">
         <f>B69*'Rekenmodel 2026'!B8</f>
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="C70" s="79"/>
       <c r="D70" s="34"/>
     </row>
     <row r="71" spans="1:4" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="79" t="s">
         <v>11</v>
       </c>
       <c r="B71" s="79">
         <f>B70*52/12</f>
-        <v>173.33</v>
+        <v>138.66999999999999</v>
       </c>
       <c r="C71" s="79"/>
       <c r="D71" s="34"/>
     </row>
     <row r="73" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A73" s="151" t="s">
-        <v>195</v>
+      <c r="A73" s="153" t="s">
+        <v>196</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="6hQScFVGPPaynxC5tYTIGERFtPBH0Vkv+utyKSBXjhnmKxHXWJ7BQNm98zhe+AITHQc6yft+K6kWP++/luw+NA==" saltValue="rNgODIlVphm/4mQPgOWGqQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="c/YUOkCvFcKgrD0pKkQ/p9h/T+1Vf+poSoDCVRy4UR7rc422XA/tgkDlKQOGFMQ3OVxhfuxETtGHXkpq7mwGpQ==" saltValue="5n+XOrBHSutPJps/UIxxCg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <dataConsolidate/>
   <mergeCells count="2">
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A60:B60"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <conditionalFormatting sqref="B14">
     <cfRule type="expression" dxfId="9" priority="2">
       <formula>(B13="nee")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B16">
     <cfRule type="expression" dxfId="8" priority="5">
       <formula>(B13="ja")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B17">
     <cfRule type="expression" dxfId="7" priority="6">
       <formula>(B13="ja")</formula>
     </cfRule>
     <cfRule type="expression" dxfId="6" priority="10">
       <formula>B16="nee"</formula>
     </cfRule>
     <cfRule type="expression" dxfId="5" priority="11">
       <formula>B16="nee"</formula>
@@ -4086,67 +4077,65 @@
   <conditionalFormatting sqref="B18">
     <cfRule type="expression" dxfId="4" priority="9">
       <formula>(B13="ja")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C14">
     <cfRule type="expression" dxfId="3" priority="1">
       <formula>(B13="nee")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C16">
     <cfRule type="expression" dxfId="2" priority="3">
       <formula>(B13="ja")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C17">
     <cfRule type="expression" dxfId="1" priority="16">
       <formula>B16="nee"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C21">
     <cfRule type="expression" dxfId="0" priority="17">
       <formula>B20="ja"</formula>
     </cfRule>
   </conditionalFormatting>
-  <dataValidations count="6">
-    <dataValidation type="whole" operator="greaterThanOrEqual" showInputMessage="1" showErrorMessage="1" sqref="B22:B24 B12 B9" xr:uid="{00000000-0002-0000-0000-000000000000}">
+  <dataValidations count="4">
+    <dataValidation type="whole" operator="greaterThanOrEqual" showInputMessage="1" showErrorMessage="1" sqref="B22:B24 B12 B9:B10" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>0</formula1>
     </dataValidation>
     <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C38:C40" xr:uid="{00000000-0002-0000-0000-000002000000}">
       <formula1>0</formula1>
     </dataValidation>
-    <dataValidation type="decimal" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="deeltijd tussen 10% en 110%" sqref="B22 C38:C40 B12 B19 B8:B9" xr:uid="{00000000-0002-0000-0000-000003000000}">
+    <dataValidation type="decimal" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="deeltijd tussen 10% en 110%" sqref="B22 C38:C40 B12 B19 B8:B10" xr:uid="{00000000-0002-0000-0000-000003000000}">
       <formula1>0.1</formula1>
       <formula2>1</formula2>
     </dataValidation>
     <dataValidation type="decimal" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="percent. ziek tussen 5% en 100%" sqref="B21" xr:uid="{4ECCA60B-E98B-4C8C-96F5-96F73945CA4A}">
       <formula1>0</formula1>
       <formula2>1</formula2>
     </dataValidation>
-    <dataValidation operator="greaterThanOrEqual" showInputMessage="1" showErrorMessage="1" sqref="B10" xr:uid="{67607FB2-167E-4D4E-ACDD-19748FDC7AFD}"/>
-    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" error="deeltijd tussen 10% en 110%" sqref="B10" xr:uid="{A4C106DA-BA4F-4BA6-9673-FD4C6BD953DE}"/>
   </dataValidations>
   <pageMargins left="0.55118110236220474" right="0.11811023622047245" top="0.59055118110236227" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.27559055118110237"/>
   <pageSetup paperSize="9" scale="75" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter xml:space="preserve">&amp;R
 </oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="59" max="16383" man="1"/>
   </rowBreaks>
   <tableParts count="2">
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
   </tableParts>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="6">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Maak een keuze" error="Kies ja of nee." xr:uid="{00000000-0002-0000-0000-000001000000}">
           <x14:formula1>
             <xm:f>Berekeningen!$A$46:$A$47</xm:f>
           </x14:formula1>
           <xm:sqref>B13</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{0C1C98C9-DA67-457F-B726-F755311E4C66}">
           <x14:formula1>
@@ -4164,631 +4153,619 @@
           <x14:formula1>
             <xm:f>Berekeningen!$A$43:$A$44</xm:f>
           </x14:formula1>
           <xm:sqref>B6</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000004000000}">
           <x14:formula1>
             <xm:f>'Traktementstabel 2026'!$A$5:$A$31</xm:f>
           </x14:formula1>
           <xm:sqref>B7</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="deeltijd tussen 10% en 110%" xr:uid="{377D234E-50C4-4A34-A626-14D597550FE0}">
           <x14:formula1>
             <xm:f>Berekeningen!$A$46:$A$47</xm:f>
           </x14:formula1>
           <xm:sqref>B20</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:G50"/>
+  <dimension ref="A1:F50"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D9" sqref="D9"/>
+    <sheetView topLeftCell="A11" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="F45" sqref="F45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.69921875" defaultRowHeight="12" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.19921875" style="4" customWidth="1"/>
     <col min="2" max="2" width="54.19921875" style="4" customWidth="1"/>
     <col min="3" max="3" width="13.8984375" style="4" customWidth="1"/>
     <col min="4" max="4" width="13.59765625" style="4" customWidth="1"/>
     <col min="5" max="5" width="9.796875" style="4" customWidth="1"/>
     <col min="6" max="6" width="47.69921875" style="4" customWidth="1"/>
     <col min="7" max="16384" width="12.69921875" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="13.8" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="D1" s="159"/>
+    <row r="1" spans="1:6" ht="13.8" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="158" t="s">
+        <v>138</v>
+      </c>
+      <c r="B1" s="158"/>
+      <c r="C1" s="158"/>
+      <c r="D1" s="158"/>
       <c r="E1" s="121" t="s">
         <v>46</v>
       </c>
       <c r="F1" s="122" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="2" spans="1:7" ht="13.8" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6" ht="13.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="23"/>
       <c r="B2" s="24" t="s">
         <v>91</v>
       </c>
       <c r="C2" s="24"/>
       <c r="D2" s="25"/>
       <c r="E2" s="18"/>
       <c r="F2" s="18"/>
     </row>
-    <row r="3" spans="1:7" s="5" customFormat="1" ht="13.8" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:6" s="5" customFormat="1" ht="13.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B3" s="18" t="s">
         <v>61</v>
       </c>
       <c r="C3" s="18"/>
       <c r="D3" s="18">
         <f ca="1">'Rekenmodel 2026'!C31</f>
-        <v>64320</v>
+        <v>50448</v>
       </c>
       <c r="E3" s="18"/>
       <c r="F3" s="18"/>
     </row>
-    <row r="4" spans="1:7" s="5" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:6" s="5" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
       <c r="A4" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="18" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="18"/>
       <c r="D4" s="18">
         <f ca="1">D3*8%</f>
-        <v>5145.6000000000004</v>
+        <v>4035.84</v>
       </c>
       <c r="E4" s="65">
         <v>0.08</v>
       </c>
       <c r="F4" s="18"/>
     </row>
-    <row r="5" spans="1:7" s="5" customFormat="1" ht="13.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:6" s="5" customFormat="1" ht="13.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A5" s="19" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="26" t="s">
         <v>83</v>
       </c>
       <c r="C5" s="26"/>
       <c r="D5" s="27">
         <f ca="1">D3+D4</f>
-        <v>69465.600000000006</v>
+        <v>54483.839999999997</v>
       </c>
       <c r="E5" s="18"/>
       <c r="F5" s="18"/>
     </row>
-    <row r="6" spans="1:7" s="5" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:6" s="5" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
       <c r="A6" s="17"/>
       <c r="B6" s="18"/>
       <c r="C6" s="18"/>
       <c r="D6" s="18"/>
       <c r="E6" s="18"/>
       <c r="F6" s="18"/>
     </row>
-    <row r="7" spans="1:7" s="5" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:6" s="5" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
       <c r="A7" s="23"/>
       <c r="B7" s="24" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C7" s="24"/>
       <c r="D7" s="25"/>
       <c r="E7" s="18"/>
       <c r="F7" s="18"/>
     </row>
-    <row r="8" spans="1:7" s="5" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:6" s="5" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
       <c r="A8" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="18" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C8" s="18"/>
       <c r="D8" s="18">
         <f ca="1">(12.96*('Rekenmodel 2026'!B29+'Rekenmodel 2026'!B10))+(12*'Rekenmodel 2026'!B11)</f>
-        <v>69465.600000000006</v>
+        <v>68104.800000000003</v>
       </c>
       <c r="E8" s="18"/>
       <c r="F8" s="30" t="s">
-        <v>162</v>
-[...6 lines deleted...]
-    <row r="9" spans="1:7" s="5" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" s="5" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
       <c r="A9" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="18" t="s">
-        <v>194</v>
+        <v>183</v>
       </c>
       <c r="C9" s="18"/>
       <c r="D9" s="18">
-        <f ca="1">(((12.96*(0.8*('Rekenmodel 2026'!B29+'Rekenmodel 2026'!B10)))+(12*0.8*('Rekenmodel 2026'!B11)))*'Rekenmodel 2026'!B21)+((12.96*('Rekenmodel 2026'!B29+'Rekenmodel 2026'!B10))+(12*'Rekenmodel 2026'!B11))*(1-'Rekenmodel 2026'!B21)</f>
-        <v>69465.600000000006</v>
+        <f ca="1">(12.96*(0.8*('Rekenmodel 2026'!B29+'Rekenmodel 2026'!B10)))+(12*0.8*('Rekenmodel 2026'!B11))</f>
+        <v>54483.839999999997</v>
       </c>
       <c r="E9" s="18"/>
       <c r="F9" s="30" t="s">
-        <v>163</v>
-[...6 lines deleted...]
-    <row r="10" spans="1:7" s="5" customFormat="1" ht="13.8" thickBot="1" x14ac:dyDescent="0.35">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" s="5" customFormat="1" ht="13.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A10" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="26" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C10" s="26"/>
       <c r="D10" s="27">
         <f ca="1">IF('Rekenmodel 2026'!B20="nee",D8,D9)</f>
-        <v>69465.600000000006</v>
+        <v>68104.800000000003</v>
       </c>
       <c r="E10" s="65">
         <v>0.12</v>
       </c>
       <c r="F10" s="18"/>
-      <c r="G10" s="5">
-[...4 lines deleted...]
-    <row r="11" spans="1:7" s="5" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
+    </row>
+    <row r="11" spans="1:6" s="5" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
       <c r="A11" s="17"/>
       <c r="B11" s="18"/>
       <c r="C11" s="18"/>
       <c r="D11" s="18"/>
       <c r="E11" s="18"/>
       <c r="F11" s="18"/>
     </row>
-    <row r="12" spans="1:7" s="5" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:6" s="5" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
       <c r="A12" s="23"/>
       <c r="B12" s="24" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C12" s="24"/>
       <c r="D12" s="25"/>
       <c r="E12" s="18"/>
       <c r="F12" s="30"/>
     </row>
-    <row r="13" spans="1:7" s="5" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:6" s="5" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
       <c r="A13" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="18" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C13" s="18"/>
       <c r="D13" s="18">
         <f ca="1">-'Rekenmodel 2026'!C35</f>
-        <v>8335.8700000000008</v>
+        <v>8172.58</v>
       </c>
       <c r="E13" s="18"/>
       <c r="F13" s="30" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:7" s="5" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" s="5" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
       <c r="A14" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>39</v>
       </c>
       <c r="C14" s="18"/>
       <c r="D14" s="18">
         <f>IF('Rekenmodel 2026'!B13="nee",0,E14*'Rekenmodel 2026'!B14)</f>
-        <v>6000</v>
+        <v>0</v>
       </c>
       <c r="E14" s="65">
-        <v>1.2E-2</v>
+        <v>1.0999999999999999E-2</v>
       </c>
       <c r="F14" s="30" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="15" spans="1:7" s="5" customFormat="1" ht="13.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:6" s="5" customFormat="1" ht="13.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A15" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="26" t="s">
         <v>36</v>
       </c>
       <c r="C15" s="26"/>
       <c r="D15" s="27">
         <f ca="1">IF(D14-D13&gt;0,D14-D13,0)</f>
         <v>0</v>
       </c>
       <c r="E15" s="18"/>
       <c r="F15" s="30" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="16" spans="1:7" s="5" customFormat="1" ht="13.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:6" s="5" customFormat="1" ht="13.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A16" s="21"/>
-      <c r="B16" s="146" t="s">
+      <c r="B16" s="147" t="s">
         <v>90</v>
       </c>
-      <c r="C16" s="146"/>
+      <c r="C16" s="147"/>
       <c r="D16" s="35"/>
       <c r="E16" s="18"/>
       <c r="F16" s="18"/>
     </row>
     <row r="17" spans="1:6" s="5" customFormat="1" ht="13.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="21"/>
-      <c r="B17" s="147" t="s">
+      <c r="B17" s="148" t="s">
         <v>87</v>
       </c>
-      <c r="C17" s="148"/>
+      <c r="C17" s="149"/>
       <c r="D17" s="36"/>
       <c r="E17" s="18"/>
       <c r="F17" s="18"/>
     </row>
     <row r="18" spans="1:6" s="5" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
       <c r="A18" s="21"/>
       <c r="B18" s="18"/>
       <c r="C18" s="18"/>
       <c r="D18" s="18"/>
       <c r="E18" s="18"/>
       <c r="F18" s="18"/>
     </row>
     <row r="19" spans="1:6" s="5" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
       <c r="A19" s="23"/>
       <c r="B19" s="24" t="s">
         <v>70</v>
       </c>
       <c r="C19" s="24"/>
       <c r="D19" s="25"/>
       <c r="E19" s="18"/>
       <c r="F19" s="18"/>
     </row>
     <row r="20" spans="1:6" s="5" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
       <c r="A20" s="17" t="s">
         <v>23</v>
       </c>
       <c r="B20" s="18" t="s">
         <v>37</v>
       </c>
       <c r="C20" s="18"/>
       <c r="D20" s="18">
         <f ca="1">D5</f>
-        <v>69465.600000000006</v>
+        <v>54483.839999999997</v>
       </c>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
     </row>
     <row r="21" spans="1:6" s="5" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
       <c r="A21" s="17" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="18" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C21" s="18"/>
       <c r="D21" s="18">
         <f>'Rekenmodel 2026'!B32*12*1.08</f>
         <v>0</v>
       </c>
       <c r="E21" s="18"/>
       <c r="F21" s="18"/>
     </row>
     <row r="22" spans="1:6" s="5" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
       <c r="A22" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="18" t="s">
         <v>60</v>
       </c>
       <c r="C22" s="18"/>
       <c r="D22" s="18">
         <f>'Rekenmodel 2026'!B33*12</f>
         <v>0</v>
       </c>
       <c r="E22" s="18"/>
       <c r="F22" s="18"/>
     </row>
     <row r="23" spans="1:6" s="5" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
       <c r="A23" s="17" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="18" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C23" s="18"/>
       <c r="D23" s="18">
         <f ca="1">D15</f>
         <v>0</v>
       </c>
       <c r="E23" s="18"/>
       <c r="F23" s="30" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:6" s="5" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
       <c r="A24" s="17" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="18" t="s">
         <v>69</v>
       </c>
       <c r="C24" s="18"/>
       <c r="D24" s="18">
         <f>IF('Rekenmodel 2026'!B13="nee",'Rekenmodel 2026'!B18,0)</f>
         <v>0</v>
       </c>
       <c r="E24" s="18"/>
       <c r="F24" s="30" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="25" spans="1:6" s="5" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
       <c r="A25" s="17" t="s">
         <v>41</v>
       </c>
       <c r="B25" s="18" t="s">
         <v>38</v>
       </c>
       <c r="C25" s="18"/>
       <c r="D25" s="20">
         <f ca="1">D20+D21+D22+D23+D24</f>
-        <v>69465.600000000006</v>
+        <v>54483.839999999997</v>
       </c>
       <c r="E25" s="18"/>
       <c r="F25" s="18"/>
     </row>
     <row r="26" spans="1:6" s="5" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
       <c r="A26" s="17" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="18" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C26" s="18"/>
       <c r="D26" s="18">
         <f>-C28</f>
-        <v>-17283</v>
+        <v>-13826.4</v>
       </c>
       <c r="E26" s="18"/>
       <c r="F26" s="18"/>
     </row>
     <row r="27" spans="1:6" s="5" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
       <c r="A27" s="17" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="18" t="s">
         <v>55</v>
       </c>
       <c r="C27" s="138">
         <v>17283</v>
       </c>
       <c r="D27" s="18"/>
       <c r="E27" s="18"/>
       <c r="F27" s="18" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="28" spans="1:6" s="5" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
       <c r="A28" s="17" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="18" t="s">
         <v>56</v>
       </c>
       <c r="C28" s="138">
         <f>'Rekenmodel 2026'!B8*C27</f>
-        <v>17283</v>
+        <v>13826.4</v>
       </c>
       <c r="D28" s="18"/>
       <c r="E28" s="18"/>
       <c r="F28" s="18"/>
     </row>
     <row r="29" spans="1:6" s="5" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
       <c r="A29" s="17" t="s">
         <v>51</v>
       </c>
       <c r="B29" s="20" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C29" s="20"/>
       <c r="D29" s="20">
         <f ca="1">D25+D26</f>
-        <v>52182.6</v>
+        <v>40657.440000000002</v>
       </c>
       <c r="E29" s="18"/>
       <c r="F29" s="18"/>
     </row>
     <row r="30" spans="1:6" s="5" customFormat="1" ht="13.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A30" s="19" t="s">
         <v>71</v>
       </c>
       <c r="B30" s="26" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C30" s="26"/>
       <c r="D30" s="27">
         <f ca="1">E30*D29</f>
-        <v>5385.24</v>
+        <v>4195.8500000000004</v>
       </c>
       <c r="E30" s="67">
         <v>0.1032</v>
       </c>
       <c r="F30" s="30" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="31" spans="1:6" s="5" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="17"/>
       <c r="B31" s="18"/>
       <c r="C31" s="18"/>
       <c r="D31" s="18"/>
       <c r="E31" s="18"/>
       <c r="F31" s="18"/>
     </row>
     <row r="32" spans="1:6" s="5" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="17"/>
       <c r="B32" s="18"/>
       <c r="C32" s="18"/>
       <c r="D32" s="18"/>
       <c r="E32" s="18"/>
       <c r="F32" s="18"/>
     </row>
     <row r="33" spans="1:6" s="5" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="23"/>
       <c r="B33" s="24" t="s">
         <v>35</v>
       </c>
       <c r="C33" s="24"/>
       <c r="D33" s="25"/>
       <c r="E33" s="18"/>
       <c r="F33" s="18"/>
     </row>
     <row r="34" spans="1:6" s="5" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="17" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B34" s="18" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C34" s="18"/>
       <c r="D34" s="18">
         <f ca="1">D25-D30</f>
-        <v>64080.36</v>
+        <v>50287.99</v>
       </c>
       <c r="E34" s="18"/>
       <c r="F34" s="18"/>
     </row>
     <row r="35" spans="1:6" s="5" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="17" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B35" s="22" t="s">
         <v>45</v>
       </c>
       <c r="C35" s="22"/>
       <c r="D35" s="18">
         <v>79409</v>
       </c>
       <c r="E35" s="18"/>
       <c r="F35" s="18" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="36" spans="1:6" s="5" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="17" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B36" s="18" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C36" s="18"/>
       <c r="D36" s="66">
         <f ca="1">MIN(D34,D35)</f>
-        <v>64080.36</v>
+        <v>50287.99</v>
       </c>
       <c r="E36" s="18"/>
       <c r="F36" s="18"/>
     </row>
     <row r="37" spans="1:6" s="5" customFormat="1" ht="13.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A37" s="19" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B37" s="26" t="s">
         <v>73</v>
       </c>
       <c r="C37" s="26"/>
       <c r="D37" s="27">
         <f ca="1">E37*D36</f>
-        <v>3908.9</v>
+        <v>3067.57</v>
       </c>
       <c r="E37" s="65">
         <v>6.0999999999999999E-2</v>
       </c>
       <c r="F37" s="18"/>
     </row>
     <row r="38" spans="1:6" s="5" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="17"/>
       <c r="B38" s="18"/>
       <c r="C38" s="18"/>
       <c r="D38" s="18"/>
       <c r="E38" s="28"/>
       <c r="F38" s="18"/>
     </row>
     <row r="39" spans="1:6" s="5" customFormat="1" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="17"/>
       <c r="B39" s="18"/>
       <c r="C39" s="18"/>
       <c r="D39" s="18"/>
       <c r="E39" s="28"/>
       <c r="F39" s="18"/>
     </row>
     <row r="40" spans="1:6" s="5" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
       <c r="A40" s="23"/>
       <c r="B40" s="24" t="s">
         <v>52</v>
       </c>
       <c r="C40" s="24"/>
       <c r="D40" s="25"/>
       <c r="E40" s="29"/>
       <c r="F40" s="18"/>
     </row>
     <row r="41" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="17" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B41" s="37" t="s">
         <v>52</v>
       </c>
       <c r="C41" s="37"/>
       <c r="D41" s="37">
         <f>IF(AND('Rekenmodel 2026'!B13="nee", 'Rekenmodel 2026'!B16="ja"), 'Rekenmodel 2026'!B17*E41*0.2, 0)</f>
         <v>0</v>
       </c>
       <c r="E41" s="65">
-        <v>1.2E-2</v>
+        <v>1.0999999999999999E-2</v>
       </c>
       <c r="F41" s="30" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="42" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="38"/>
       <c r="B42" s="39"/>
       <c r="C42" s="39"/>
       <c r="D42" s="39"/>
       <c r="E42" s="39"/>
       <c r="F42" s="40" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" s="42" t="s">
         <v>4</v>
       </c>
       <c r="B43" s="41"/>
       <c r="C43" s="41"/>
       <c r="D43" s="41"/>
       <c r="E43" s="41"/>
       <c r="F43" s="41"/>
     </row>
@@ -4829,84 +4806,84 @@
       <c r="D47" s="41"/>
       <c r="E47" s="41"/>
       <c r="F47" s="41"/>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" s="42"/>
       <c r="B48" s="41"/>
       <c r="C48" s="41"/>
       <c r="D48" s="41"/>
       <c r="E48" s="41"/>
       <c r="F48" s="41"/>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" s="42"/>
       <c r="D49" s="41"/>
       <c r="E49" s="41"/>
       <c r="F49" s="41"/>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" s="41"/>
       <c r="D50" s="41"/>
       <c r="E50" s="41"/>
       <c r="F50" s="41"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="iGSTiFf42NGogAisWFbqkFFadgELZEpE+jgLmV12YAqgUHYE3K16zvtoCY6CfdU2DFARItyPfkEMXxXhQDjDCQ==" saltValue="CSntcfQcqyCV/vpSn0ugWg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="knVW67c8B9NZVX7zCWAFsiKd90qKSigaExbfme7VnANgPY4W/4Z9cG+tUecn5/N5+IwxU7V7lIB5x4Jt6qjwwA==" saltValue="iSisTqDzbByb0N/Kat0Dpg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="12" type="noConversion"/>
   <pageMargins left="0.11811023622047245" right="0" top="0.39370078740157483" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="70" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="A1:D33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D26" sqref="A1:D31"/>
+      <selection activeCell="D22" sqref="D22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.59765625" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.59765625" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.69921875" style="1" customWidth="1"/>
     <col min="4" max="4" width="25.19921875" style="1" customWidth="1"/>
     <col min="5" max="6" width="13.69921875" style="1" customWidth="1"/>
     <col min="7" max="16384" width="12.59765625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="19.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="60"/>
       <c r="B1" s="59" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="C1" s="60"/>
     </row>
     <row r="2" spans="1:4" ht="20.399999999999999" x14ac:dyDescent="0.25">
       <c r="A2" s="53" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="57" t="s">
         <v>30</v>
       </c>
       <c r="C2" s="57" t="s">
         <v>31</v>
       </c>
       <c r="D2" s="53"/>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="6"/>
       <c r="B3" s="11" t="s">
         <v>32</v>
       </c>
       <c r="C3" s="11" t="s">
         <v>33</v>
       </c>
       <c r="D3" s="53"/>
     </row>
@@ -5162,159 +5139,160 @@
       </c>
       <c r="D24" s="55"/>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A25" s="7">
         <v>20</v>
       </c>
       <c r="B25" s="9">
         <v>6527</v>
       </c>
       <c r="C25" s="9">
         <v>7538</v>
       </c>
       <c r="D25" s="55"/>
     </row>
     <row r="26" spans="1:4" ht="13.8" x14ac:dyDescent="0.3">
       <c r="A26" s="56">
         <v>21</v>
       </c>
       <c r="B26" s="62">
         <v>6284</v>
       </c>
       <c r="C26" s="62">
         <v>7260</v>
       </c>
-      <c r="D26" s="160" t="s">
-        <v>135</v>
+      <c r="D26" s="159" t="s">
+        <v>136</v>
       </c>
     </row>
     <row r="27" spans="1:4" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="56">
         <v>22</v>
       </c>
       <c r="B27" s="62">
         <v>6385</v>
       </c>
       <c r="C27" s="62">
         <v>7377</v>
       </c>
-      <c r="D27" s="161"/>
+      <c r="D27" s="160"/>
     </row>
     <row r="28" spans="1:4" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="56">
         <v>23</v>
       </c>
       <c r="B28" s="62">
         <v>6485</v>
       </c>
       <c r="C28" s="62">
         <v>7496</v>
       </c>
-      <c r="D28" s="161"/>
+      <c r="D28" s="160"/>
     </row>
     <row r="29" spans="1:4" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="56">
         <v>24</v>
       </c>
       <c r="B29" s="58"/>
       <c r="C29" s="12">
         <v>7615</v>
       </c>
-      <c r="D29" s="161"/>
+      <c r="D29" s="160"/>
     </row>
     <row r="30" spans="1:4" ht="13.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="56">
         <v>25</v>
       </c>
       <c r="B30" s="58"/>
       <c r="C30" s="12">
         <v>7732</v>
       </c>
-      <c r="D30" s="161"/>
+      <c r="D30" s="160"/>
     </row>
     <row r="31" spans="1:4" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="56">
         <v>26</v>
       </c>
       <c r="B31" s="58"/>
       <c r="C31" s="12">
         <v>7850</v>
       </c>
-      <c r="D31" s="161"/>
+      <c r="D31" s="160"/>
     </row>
     <row r="32" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A32" s="8"/>
       <c r="B32" s="8"/>
       <c r="C32" s="8"/>
       <c r="D32" s="8"/>
     </row>
     <row r="33" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A33" s="8"/>
       <c r="B33" s="10"/>
       <c r="C33" s="10"/>
       <c r="D33" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="U+rtFYxbY/cKOpuSIXDPJoLiyMbYn4oCz3n86QGQQJxN9LR99RozUxTlcrN8rrrQ/GhzC+Rj2mqeYruB7KUMGw==" saltValue="x6JuYiQOtUhOfnO6xQNPSQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="wnY+Mre93x4kSe09RdHMzVo1vcwZUWrpL0jmPAGYwShBWLwHITDj8piWwzemCmuj6wYHVz38vij5vJFnc5nSzA==" saltValue="haVvok3B2A36E0mpT1suMA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="1">
     <mergeCell ref="D26:D31"/>
   </mergeCells>
   <pageMargins left="0.55118110236220474" right="0.35433070866141736" top="0.78740157480314965" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="85" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B M D A A B Q S w M E F A A C A A g A S 3 w z V 7 U 9 h m G j A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y + x D o I w F E V / h X S n L X U x 5 F E H V z A m J s a 1 K R U a 4 W F o s f y b g 5 / k L 4 h R 1 M 3 x n n u G e + / X G 6 z G t o k u p n e 2 w 4 w k l J P I o O 5 K i 1 V G B n + M l 2 Q l Y a v 0 S V U m m m R 0 6 e j K j N T e n 1 P G Q g g 0 L G j X V 0 x w n r B D k e 9 0 b V p F P r L 9 L 8 c W n V e o D Z G w f 4 2 R g i a C U y E E 5 c B m C I X F r y C m v c / 2 B 8 J 6 a P z Q G 4 l N v M m B z R H Y + 4 N 8 A F B L A w Q U A A I A C A B L f D N X D 8 r p q 6 Q A A A D p A A A A E w A c A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A b Y 5 L D s I w D E S v E n m f u r B A C D V l A d y A C 0 T B / Y j m o 8 Z F 4 W w s O B J X I G 1 3 i K V n 5 n n m 8 3 p X x 2 Q H 8 a A x 9 t 4 p 2 B Q l C H L G 3 3 r X K p i 4 k X s 4 1 t X 1 G S i K H H V R Q c c c D o j R d G R 1 L H w g l 5 3 G j 1 Z z P s c W g z Z 3 3 R J u y 3 K H x j s m x 5 L n H 1 B X Z 2 r 0 N L C 4 p C y v t R k H c V p z c 5 U C p s S 4 y P i X s D 9 5 H c L Q G 8 3 Z x C R t l H Y h c R l e f w F Q S w M E F A A C A A g A S 3 w z V y i K R 7 g O A A A A E Q A A A B M A H A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A C t O T S 7 J z M 9 T C I b Q h t Y A U E s B A i 0 A F A A C A A g A S 3 w z V 7 U 9 h m G j A A A A 9 g A A A B I A A A A A A A A A A A A A A A A A A A A A A E N v b m Z p Z y 9 Q Y W N r Y W d l L n h t b F B L A Q I t A B Q A A g A I A E t 8 M 1 c P y u m r p A A A A O k A A A A T A A A A A A A A A A A A A A A A A O 8 A A A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s U E s B A i 0 A F A A C A A g A S 3 w z V y i K R 7 g O A A A A E Q A A A B M A A A A A A A A A A A A A A A A A 4 A E A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 1 Q S w U G A A A A A A M A A w D C A A A A O w I A A A A A E A E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P F B l c m 1 p c 3 N p b 2 5 M a X N 0 I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P m Z h b H N l P C 9 D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P j x G a X J l d 2 F s b E V u Y W J s Z W Q + d H J 1 Z T w v R m l y Z X d h b G x F b m F i b G V k P j w v U G V y b W l z c 2 l v b k x p c 3 Q + l w E A A A A A A A B 1 A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x J d G V t c z 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 B b G x G b 3 J t d W x h c z w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o I C 8 + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c H M i I F Z h b H V l P S J z Q U F B Q U F B P T 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A J g E A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A G q i s Q k q 7 N h K m I f 6 3 U 3 e e 9 E A A A A A A g A A A A A A E G Y A A A A B A A A g A A A A c 3 U T 8 j v d W D 0 S s M S W D c A d E 5 E o r y s / 8 e R n Z M H a 2 e k m 0 0 0 A A A A A D o A A A A A C A A A g A A A A o q T 8 P 9 D V n E d V O c 6 c c t 5 P P + 7 m l J 3 i b K v 4 g 9 1 + i 4 q F U f h Q A A A A z S + 5 K M / z N 6 t 6 V D 6 e G 4 w t l 6 C 6 t d r 1 v p 2 J K / S M l 1 K 6 f k + W 5 7 p g N S X g + z T V w a q Q p f O t h w o 9 c Z p Y b k 4 T 4 H p Z j 7 W Q z w 3 6 l H I k W o 5 Q U g 4 K g q Q l 2 b t A A A A A / s R H u k e Y 3 1 K N 1 U w u T S m J D F w o N z U C l C T n A a z q C x p 5 V A i e d R c s e / T r J O + d I 3 m z w Y Z p x n f 8 v a F 0 / m C K t w P r w 3 x / Y Q = = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010064CEF7622874D44BB71DE4138411C60B" ma:contentTypeVersion="13" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="2f74717b8f4954b04e7b3dfa6e6acaa9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f1fd5e1d-08da-47bf-8d8e-7a436abde1e0" xmlns:ns3="ec5e69af-7392-4b9b-be92-39e8e642d42a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ccfde8cd3ce65b289937e2d693957f48" ns2:_="" ns3:_="">
     <xsd:import namespace="f1fd5e1d-08da-47bf-8d8e-7a436abde1e0"/>
     <xsd:import namespace="ec5e69af-7392-4b9b-be92-39e8e642d42a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -5477,110 +5455,110 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-<file path=customXml/item4.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B M D A A B Q S w M E F A A C A A g A S 3 w z V 7 U 9 h m G j A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y + x D o I w F E V / h X S n L X U x 5 F E H V z A m J s a 1 K R U a 4 W F o s f y b g 5 / k L 4 h R 1 M 3 x n n u G e + / X G 6 z G t o k u p n e 2 w 4 w k l J P I o O 5 K i 1 V G B n + M l 2 Q l Y a v 0 S V U m m m R 0 6 e j K j N T e n 1 P G Q g g 0 L G j X V 0 x w n r B D k e 9 0 b V p F P r L 9 L 8 c W n V e o D Z G w f 4 2 R g i a C U y E E 5 c B m C I X F r y C m v c / 2 B 8 J 6 a P z Q G 4 l N v M m B z R H Y + 4 N 8 A F B L A w Q U A A I A C A B L f D N X D 8 r p q 6 Q A A A D p A A A A E w A c A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A b Y 5 L D s I w D E S v E n m f u r B A C D V l A d y A C 0 T B / Y j m o 8 Z F 4 W w s O B J X I G 1 3 i K V n 5 n n m 8 3 p X x 2 Q H 8 a A x 9 t 4 p 2 B Q l C H L G 3 3 r X K p i 4 k X s 4 1 t X 1 G S i K H H V R Q c c c D o j R d G R 1 L H w g l 5 3 G j 1 Z z P s c W g z Z 3 3 R J u y 3 K H x j s m x 5 L n H 1 B X Z 2 r 0 N L C 4 p C y v t R k H c V p z c 5 U C p s S 4 y P i X s D 9 5 H c L Q G 8 3 Z x C R t l H Y h c R l e f w F Q S w M E F A A C A A g A S 3 w z V y i K R 7 g O A A A A E Q A A A B M A H A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A C t O T S 7 J z M 9 T C I b Q h t Y A U E s B A i 0 A F A A C A A g A S 3 w z V 7 U 9 h m G j A A A A 9 g A A A B I A A A A A A A A A A A A A A A A A A A A A A E N v b m Z p Z y 9 Q Y W N r Y W d l L n h t b F B L A Q I t A B Q A A g A I A E t 8 M 1 c P y u m r p A A A A O k A A A A T A A A A A A A A A A A A A A A A A O 8 A A A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s U E s B A i 0 A F A A C A A g A S 3 w z V y i K R 7 g O A A A A E Q A A A B M A A A A A A A A A A A A A A A A A 4 A E A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 1 Q S w U G A A A A A A M A A w D C A A A A O w I A A A A A E A E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P F B l c m 1 p c 3 N p b 2 5 M a X N 0 I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P m Z h b H N l P C 9 D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P j x G a X J l d 2 F s b E V u Y W J s Z W Q + d H J 1 Z T w v R m l y Z X d h b G x F b m F i b G V k P j w v U G V y b W l z c 2 l v b k x p c 3 Q + l w E A A A A A A A B 1 A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x J d G V t c z 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 B b G x G b 3 J t d W x h c z w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o I C 8 + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c H M i I F Z h b H V l P S J z Q U F B Q U F B P T 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A J g E A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A G q i s Q k q 7 N h K m I f 6 3 U 3 e e 9 E A A A A A A g A A A A A A E G Y A A A A B A A A g A A A A c 3 U T 8 j v d W D 0 S s M S W D c A d E 5 E o r y s / 8 e R n Z M H a 2 e k m 0 0 0 A A A A A D o A A A A A C A A A g A A A A o q T 8 P 9 D V n E d V O c 6 c c t 5 P P + 7 m l J 3 i b K v 4 g 9 1 + i 4 q F U f h Q A A A A z S + 5 K M / z N 6 t 6 V D 6 e G 4 w t l 6 C 6 t d r 1 v p 2 J K / S M l 1 K 6 f k + W 5 7 p g N S X g + z T V w a q Q p f O t h w o 9 c Z p Y b k 4 T 4 H p Z j 7 W Q z w 3 6 l H I k W o 5 Q U g 4 K g q Q l 2 b t A A A A A / s R H u k e Y 3 1 K N 1 U w u T S m J D F w o N z U C l C T n A a z q C x p 5 V A i e d R c s e / T r J O + d I 3 m z w Y Z p x n f 8 v a F 0 / m C K t w P r w 3 x / Y Q = = < / D a t a M a s h u p > 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="ec5e69af-7392-4b9b-be92-39e8e642d42a" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f1fd5e1d-08da-47bf-8d8e-7a436abde1e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{149C87AE-B84F-4BE1-A02F-72FDA5F1A3A8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F5F2C62-7AE5-4D5A-8EF8-84129AE9AC72}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA9BA40B-CD64-459B-937F-9C7FCFFB1B9F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DEA3FA7-F2D6-41C5-811B-FD2D28071EBE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f1fd5e1d-08da-47bf-8d8e-7a436abde1e0"/>
     <ds:schemaRef ds:uri="ec5e69af-7392-4b9b-be92-39e8e642d42a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA9BA40B-CD64-459B-937F-9C7FCFFB1B9F}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{149C87AE-B84F-4BE1-A02F-72FDA5F1A3A8}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
+    <ds:schemaRef ds:uri="bdf8f3cc-2e16-402e-aa70-8325446701b1"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="ec5e69af-7392-4b9b-be92-39e8e642d42a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="f1fd5e1d-08da-47bf-8d8e-7a436abde1e0"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Werkbladen</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benoemde bereiken</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>